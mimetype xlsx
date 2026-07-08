--- v0 (2026-02-01)
+++ v1 (2026-07-08)
@@ -187,344 +187,344 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>jabatan</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>tgl_usulan</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Periode</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>tahun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>MAXIE THOMSAM MUSSA, SP</t>
+          <t>DESSY TELUSSA, SE</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>197603212006041011</t>
+          <t>197612212007012015</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BANDA NEIRA</t>
+          <t>Ambon</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>21-03-1976</t>
+          <t>21-12-1976</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>Pembina Tingkat I, IV/b</t>
+          <t>Pembina, IV/a</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
-          <t>Kepala Dinas Pertanian Kabupaten Kepulauan Aru</t>
+          <t>PENGAWAS PERDAGANGAN AHLI MUDA</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>29-12-2025</t>
+          <t>03-07-2026</t>
         </is>
       </c>
       <c r="K2" s="1" t="inlineStr">
         <is>
           <t>November</t>
         </is>
       </c>
       <c r="L2" s="1" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>ARNOLD A. MAITA</t>
+          <t>MARTHA SOLSOLAY</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>198304072006041018</t>
+          <t>198103312006042016</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>KARAWAI</t>
+          <t>NGAIBOR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>07-04-1983</t>
+          <t>31-03-1981</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SMA/SLTA/MA/sederajat</t>
+          <t>S1</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Penata Muda Tingkat I, III/b</t>
+          <t>Penata Muda, III/a</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
-          <t>POL PP PELAKSANA LANJUTAN (MAHIR)</t>
+          <t>Penelaah Teknis Kebijakan</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>30-12-2025</t>
+          <t>03-07-2026</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
-          <t>November</t>
+          <t>Agustus</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>LENNY L. ELSOIN, SE</t>
+          <t>MARTHA SOLSOLAY</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>198309252008012005</t>
+          <t>198103312006042016</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>UJUNG PANDANG</t>
+          <t>NGAIBOR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>25-09-1983</t>
+          <t>31-03-1981</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Penata Muda, III/a</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
-          <t>PENATA LAYANAN OPERASIONAL</t>
+          <t>Penelaah Teknis Kebijakan</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>29-12-2025</t>
+          <t>03-07-2026</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Agustus</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>DJAHNI TJOTJONA, SP.,M.Si</t>
+          <t>KOSTANSA BALSALA</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>197110282006042012</t>
+          <t>197104292006042005</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LIANG</t>
+          <t>WARJUKUR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>28-10-1971</t>
+          <t>29-04-1971</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>SMA/SLTA/MA/sederajat</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F5" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Pembina, IV/a</t>
+          <t>Penata Muda Tingkat I, III/b</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
-          <t>KEPALA BIDANG TANAMAN PERKEBUNAN DINAS PERTANIAN</t>
+          <t>Pengadministrasi Umum</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>29-12-2025</t>
+          <t>03-07-2026</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Agustus</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>SELAMAT ONOLY, SP</t>
+          <t>RALLY JEHUBEBYANAN</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>197509142010011009</t>
+          <t>198412012008012005</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BANDA EFRUAN</t>
+          <t>AMBON</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>14-09-1975</t>
+          <t>01-12-1984</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>S1</t>
+          <t>SMA/SLTA/MA/sederajat</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>8</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Penata Tingkat I, III/d</t>
+          <t>Pengatur Tingkat I, II/d</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
-          <t>PENATA TEKNIS KEBIJAKAN</t>
+          <t>Pengadministrasi Umum</t>
         </is>
       </c>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>29-12-2025</t>
+          <t>03-07-2026</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Agustus</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>